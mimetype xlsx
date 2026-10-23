--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -59,50 +59,68 @@
   <si>
     <t>FY</t>
   </si>
   <si>
     <t>% Tax Appropriations</t>
   </si>
   <si>
     <t>% Federal Stimulus</t>
   </si>
   <si>
     <t>% Local</t>
   </si>
   <si>
     <t>% Non-Tax</t>
   </si>
   <si>
     <t>% Endowment</t>
   </si>
   <si>
     <t>% Other Support</t>
   </si>
   <si>
     <t>U.S.</t>
   </si>
   <si>
+    <t>80.84%</t>
+  </si>
+  <si>
+    <t>1.78%</t>
+  </si>
+  <si>
+    <t>10.85%</t>
+  </si>
+  <si>
+    <t>4.06%</t>
+  </si>
+  <si>
+    <t>1.09%</t>
+  </si>
+  <si>
+    <t>1.54%</t>
+  </si>
+  <si>
     <t>84.26%</t>
   </si>
   <si>
     <t>0.14%</t>
   </si>
   <si>
     <t>10.93%</t>
   </si>
   <si>
     <t>3.78%</t>
   </si>
   <si>
     <t>0.58%</t>
   </si>
   <si>
     <t>0.45%</t>
   </si>
   <si>
     <t>87.51%</t>
   </si>
   <si>
     <t>0.00%</t>
   </si>
   <si>
     <t>9.17%</t>
@@ -110,149 +128,131 @@
   <si>
     <t>2.69%</t>
   </si>
   <si>
     <t>0.39%</t>
   </si>
   <si>
     <t>0.33%</t>
   </si>
   <si>
     <t>85.30%</t>
   </si>
   <si>
     <t>1.59%</t>
   </si>
   <si>
     <t>9.74%</t>
   </si>
   <si>
     <t>3.25%</t>
   </si>
   <si>
     <t>0.34%</t>
   </si>
   <si>
-    <t>80.84%</t>
-[...14 lines deleted...]
-    <t>1.54%</t>
+    <t>84.14%</t>
+  </si>
+  <si>
+    <t>11.26%</t>
+  </si>
+  <si>
+    <t>3.64%</t>
+  </si>
+  <si>
+    <t>0.60%</t>
+  </si>
+  <si>
+    <t>0.44%</t>
+  </si>
+  <si>
+    <t>82.76%</t>
+  </si>
+  <si>
+    <t>0.42%</t>
+  </si>
+  <si>
+    <t>10.24%</t>
+  </si>
+  <si>
+    <t>3.88%</t>
+  </si>
+  <si>
+    <t>1.28%</t>
+  </si>
+  <si>
+    <t>1.47%</t>
   </si>
   <si>
     <t>81.13%</t>
   </si>
   <si>
     <t>1.30%</t>
   </si>
   <si>
     <t>11.01%</t>
   </si>
   <si>
     <t>3.93%</t>
   </si>
   <si>
     <t>1.17%</t>
   </si>
   <si>
     <t>1.64%</t>
   </si>
   <si>
-    <t>84.14%</t>
-[...29 lines deleted...]
-    <t>1.47%</t>
+    <t>85.46%</t>
+  </si>
+  <si>
+    <t>10.11%</t>
+  </si>
+  <si>
+    <t>3.62%</t>
+  </si>
+  <si>
+    <t>0.53%</t>
+  </si>
+  <si>
+    <t>0.36%</t>
   </si>
   <si>
     <t>86.91%</t>
   </si>
   <si>
     <t>9.28%</t>
   </si>
   <si>
     <t>2.92%</t>
   </si>
   <si>
     <t>0.40%</t>
   </si>
   <si>
     <t>0.56%</t>
   </si>
   <si>
-    <t>85.46%</t>
-[...13 lines deleted...]
-  <si>
     <t>82.85%</t>
   </si>
   <si>
     <t>3.22%</t>
   </si>
   <si>
     <t>10.15%</t>
   </si>
   <si>
     <t>3.57%</t>
   </si>
   <si>
     <t>0.71%</t>
   </si>
   <si>
     <t>84.59%</t>
   </si>
   <si>
     <t>0.61%</t>
   </si>
   <si>
     <t>0.47%</t>
   </si>
   <si>
     <t>84.81%</t>
@@ -308,84 +308,84 @@
   <si>
     <t>4.05%</t>
   </si>
   <si>
     <t>1.26%</t>
   </si>
   <si>
     <t>89.28%</t>
   </si>
   <si>
     <t>8.11%</t>
   </si>
   <si>
     <t>1.98%</t>
   </si>
   <si>
     <t>89.19%</t>
   </si>
   <si>
     <t>8.65%</t>
   </si>
   <si>
     <t>2.01%</t>
   </si>
   <si>
+    <t>80.97%</t>
+  </si>
+  <si>
+    <t>10.90%</t>
+  </si>
+  <si>
+    <t>4.22%</t>
+  </si>
+  <si>
+    <t>1.12%</t>
+  </si>
+  <si>
+    <t>1.74%</t>
+  </si>
+  <si>
+    <t>80.25%</t>
+  </si>
+  <si>
+    <t>6.06%</t>
+  </si>
+  <si>
+    <t>9.92%</t>
+  </si>
+  <si>
+    <t>3.34%</t>
+  </si>
+  <si>
     <t>87.49%</t>
   </si>
   <si>
     <t>8.96%</t>
   </si>
   <si>
     <t>2.84%</t>
-  </si>
-[...25 lines deleted...]
-    <t>3.34%</t>
   </si>
   <si>
     <t>82.17%</t>
   </si>
   <si>
     <t>10.70%</t>
   </si>
   <si>
     <t>4.09%</t>
   </si>
   <si>
     <t>1.16%</t>
   </si>
   <si>
     <t>1.50%</t>
   </si>
   <si>
     <t>87.13%</t>
   </si>
   <si>
     <t>2.54%</t>
   </si>
   <si>
     <t>0.26%</t>
   </si>
@@ -826,693 +826,693 @@
       </c>
       <c r="C10" t="s">
         <v>8</v>
       </c>
       <c r="D10" t="s">
         <v>9</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>12</v>
       </c>
       <c r="H10" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
         <v>14</v>
       </c>
       <c r="B11">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="C11" t="s">
         <v>15</v>
       </c>
       <c r="D11" t="s">
         <v>16</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
         <v>18</v>
       </c>
       <c r="G11" t="s">
         <v>19</v>
       </c>
       <c r="H11" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
         <v>14</v>
       </c>
       <c r="B12">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="C12" t="s">
         <v>21</v>
       </c>
       <c r="D12" t="s">
         <v>22</v>
       </c>
       <c r="E12" t="s">
         <v>23</v>
       </c>
       <c r="F12" t="s">
         <v>24</v>
       </c>
       <c r="G12" t="s">
         <v>25</v>
       </c>
       <c r="H12" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
         <v>14</v>
       </c>
       <c r="B13">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="C13" t="s">
         <v>27</v>
       </c>
       <c r="D13" t="s">
         <v>28</v>
       </c>
       <c r="E13" t="s">
         <v>29</v>
       </c>
       <c r="F13" t="s">
         <v>30</v>
       </c>
       <c r="G13" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H13" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
         <v>14</v>
       </c>
       <c r="B14">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="C14" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D14" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E14" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F14" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G14" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="H14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
         <v>14</v>
       </c>
       <c r="B15">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="C15" t="s">
         <v>38</v>
       </c>
       <c r="D15" t="s">
+        <v>28</v>
+      </c>
+      <c r="E15" t="s">
         <v>39</v>
       </c>
-      <c r="E15" t="s">
+      <c r="F15" t="s">
         <v>40</v>
       </c>
-      <c r="F15" t="s">
+      <c r="G15" t="s">
         <v>41</v>
       </c>
-      <c r="G15" t="s">
+      <c r="H15" t="s">
         <v>42</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
         <v>14</v>
       </c>
       <c r="B16">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="C16" t="s">
+        <v>43</v>
+      </c>
+      <c r="D16" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="E16" t="s">
         <v>45</v>
       </c>
       <c r="F16" t="s">
         <v>46</v>
       </c>
       <c r="G16" t="s">
         <v>47</v>
       </c>
       <c r="H16" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
         <v>14</v>
       </c>
       <c r="B17">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C17" t="s">
         <v>49</v>
       </c>
       <c r="D17" t="s">
         <v>50</v>
       </c>
       <c r="E17" t="s">
         <v>51</v>
       </c>
       <c r="F17" t="s">
         <v>52</v>
       </c>
       <c r="G17" t="s">
         <v>53</v>
       </c>
       <c r="H17" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>14</v>
       </c>
       <c r="B18">
-        <v>2005</v>
+        <v>2015</v>
       </c>
       <c r="C18" t="s">
         <v>55</v>
       </c>
       <c r="D18" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E18" t="s">
         <v>56</v>
       </c>
       <c r="F18" t="s">
         <v>57</v>
       </c>
       <c r="G18" t="s">
         <v>58</v>
       </c>
       <c r="H18" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>14</v>
       </c>
       <c r="B19">
-        <v>2015</v>
+        <v>2005</v>
       </c>
       <c r="C19" t="s">
         <v>60</v>
       </c>
       <c r="D19" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E19" t="s">
         <v>61</v>
       </c>
       <c r="F19" t="s">
         <v>62</v>
       </c>
       <c r="G19" t="s">
         <v>63</v>
       </c>
       <c r="H19" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>14</v>
       </c>
       <c r="B20">
         <v>2011</v>
       </c>
       <c r="C20" t="s">
         <v>65</v>
       </c>
       <c r="D20" t="s">
         <v>66</v>
       </c>
       <c r="E20" t="s">
         <v>67</v>
       </c>
       <c r="F20" t="s">
         <v>68</v>
       </c>
       <c r="G20" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="H20" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
         <v>14</v>
       </c>
       <c r="B21">
         <v>2014</v>
       </c>
       <c r="C21" t="s">
         <v>70</v>
       </c>
       <c r="D21" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E21" t="s">
-        <v>34</v>
+        <v>17</v>
       </c>
       <c r="F21" t="s">
         <v>68</v>
       </c>
       <c r="G21" t="s">
         <v>71</v>
       </c>
       <c r="H21" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>14</v>
       </c>
       <c r="B22">
         <v>2016</v>
       </c>
       <c r="C22" t="s">
         <v>73</v>
       </c>
       <c r="D22" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E22" t="s">
         <v>74</v>
       </c>
       <c r="F22" t="s">
         <v>75</v>
       </c>
       <c r="G22" t="s">
         <v>76</v>
       </c>
       <c r="H22" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
         <v>14</v>
       </c>
       <c r="B23">
         <v>2003</v>
       </c>
       <c r="C23" t="s">
         <v>77</v>
       </c>
       <c r="D23" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E23" t="s">
         <v>78</v>
       </c>
       <c r="F23" t="s">
         <v>79</v>
       </c>
       <c r="G23" t="s">
         <v>80</v>
       </c>
       <c r="H23" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>14</v>
       </c>
       <c r="B24">
         <v>2019</v>
       </c>
       <c r="C24" t="s">
         <v>82</v>
       </c>
       <c r="D24" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E24" t="s">
         <v>83</v>
       </c>
       <c r="F24" t="s">
         <v>84</v>
       </c>
       <c r="G24" t="s">
         <v>85</v>
       </c>
       <c r="H24" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>14</v>
       </c>
       <c r="B25">
         <v>2021</v>
       </c>
       <c r="C25" t="s">
         <v>87</v>
       </c>
       <c r="D25" t="s">
         <v>88</v>
       </c>
       <c r="E25" t="s">
         <v>89</v>
       </c>
       <c r="F25" t="s">
         <v>90</v>
       </c>
       <c r="G25" t="s">
         <v>91</v>
       </c>
       <c r="H25" t="s">
-        <v>28</v>
+        <v>34</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>14</v>
       </c>
       <c r="B26">
         <v>2001</v>
       </c>
       <c r="C26" t="s">
         <v>92</v>
       </c>
       <c r="D26" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E26" t="s">
         <v>93</v>
       </c>
       <c r="F26" t="s">
         <v>94</v>
       </c>
       <c r="G26" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="H26" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>14</v>
       </c>
       <c r="B27">
         <v>2002</v>
       </c>
       <c r="C27" t="s">
         <v>95</v>
       </c>
       <c r="D27" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E27" t="s">
         <v>96</v>
       </c>
       <c r="F27" t="s">
         <v>97</v>
       </c>
       <c r="G27" t="s">
-        <v>64</v>
+        <v>59</v>
       </c>
       <c r="H27" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>14</v>
       </c>
       <c r="B28">
-        <v>2007</v>
+        <v>2023</v>
       </c>
       <c r="C28" t="s">
         <v>98</v>
       </c>
       <c r="D28" t="s">
-        <v>22</v>
+        <v>50</v>
       </c>
       <c r="E28" t="s">
         <v>99</v>
       </c>
       <c r="F28" t="s">
         <v>100</v>
       </c>
       <c r="G28" t="s">
-        <v>25</v>
+        <v>101</v>
       </c>
       <c r="H28" t="s">
-        <v>64</v>
+        <v>102</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>14</v>
       </c>
       <c r="B29">
-        <v>2023</v>
+        <v>2010</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D29" t="s">
-        <v>39</v>
+        <v>104</v>
       </c>
       <c r="E29" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
       <c r="F29" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="G29" t="s">
-        <v>104</v>
+        <v>26</v>
       </c>
       <c r="H29" t="s">
-        <v>105</v>
+        <v>44</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>14</v>
       </c>
       <c r="B30">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="C30" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D30" t="s">
-        <v>107</v>
+        <v>28</v>
       </c>
       <c r="E30" t="s">
         <v>108</v>
       </c>
       <c r="F30" t="s">
         <v>109</v>
       </c>
       <c r="G30" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="H30" t="s">
-        <v>50</v>
+        <v>59</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>14</v>
       </c>
       <c r="B31">
         <v>2024</v>
       </c>
       <c r="C31" t="s">
         <v>110</v>
       </c>
       <c r="D31" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="E31" t="s">
         <v>111</v>
       </c>
       <c r="F31" t="s">
         <v>112</v>
       </c>
       <c r="G31" t="s">
         <v>113</v>
       </c>
       <c r="H31" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>14</v>
       </c>
       <c r="B32">
         <v>2004</v>
       </c>
       <c r="C32" t="s">
         <v>115</v>
       </c>
       <c r="D32" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E32" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="F32" t="s">
         <v>116</v>
       </c>
       <c r="G32" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="H32" t="s">
         <v>117</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>14</v>
       </c>
       <c r="B33">
         <v>2017</v>
       </c>
       <c r="C33" t="s">
         <v>118</v>
       </c>
       <c r="D33" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E33" t="s">
         <v>119</v>
       </c>
       <c r="F33" t="s">
         <v>120</v>
       </c>
       <c r="G33" t="s">
         <v>121</v>
       </c>
       <c r="H33" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>14</v>
       </c>
       <c r="B34">
         <v>2018</v>
       </c>
       <c r="C34" t="s">
         <v>122</v>
       </c>
       <c r="D34" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E34" t="s">
         <v>123</v>
       </c>
       <c r="F34" t="s">
         <v>124</v>
       </c>
       <c r="G34" t="s">
         <v>125</v>
       </c>
       <c r="H34" t="s">
-        <v>33</v>
+        <v>16</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>14</v>
       </c>
       <c r="B35">
         <v>2006</v>
       </c>
       <c r="C35" t="s">
         <v>126</v>
       </c>
       <c r="D35" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="E35" t="s">
         <v>127</v>
       </c>
       <c r="F35" t="s">
         <v>128</v>
       </c>
       <c r="G35" t="s">
-        <v>25</v>
+        <v>31</v>
       </c>
       <c r="H35" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">