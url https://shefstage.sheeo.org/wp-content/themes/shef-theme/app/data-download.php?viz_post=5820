--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -59,513 +59,513 @@
   <si>
     <t xml:space="preserve">Fiscal year 2025 state-level education appropriations include estimated uncategorizable state support for South Carolina and South Dakota. </t>
   </si>
   <si>
     <t>Each year, approximately one-third of education appropriations in Illinois go toward the state’s retirement pension system. See the Illinois State Spotlight for more details.</t>
   </si>
   <si>
     <t>Source(s):</t>
   </si>
   <si>
     <t>State Higher Education Executive Officers Association</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>FY</t>
   </si>
   <si>
     <t>Education Appropriations per FTE</t>
   </si>
   <si>
     <t>Net Tuition Revenue per FTE</t>
   </si>
   <si>
+    <t>Alabama</t>
+  </si>
+  <si>
+    <t>$10,039</t>
+  </si>
+  <si>
+    <t>$13,528</t>
+  </si>
+  <si>
+    <t>Alaska</t>
+  </si>
+  <si>
+    <t>$26,401</t>
+  </si>
+  <si>
+    <t>$5,646</t>
+  </si>
+  <si>
+    <t>Arizona</t>
+  </si>
+  <si>
+    <t>$5,983</t>
+  </si>
+  <si>
+    <t>$10,323</t>
+  </si>
+  <si>
+    <t>Arkansas</t>
+  </si>
+  <si>
+    <t>$8,116</t>
+  </si>
+  <si>
+    <t>$6,877</t>
+  </si>
+  <si>
+    <t>California</t>
+  </si>
+  <si>
+    <t>$15,749</t>
+  </si>
+  <si>
+    <t>$3,620</t>
+  </si>
+  <si>
+    <t>Colorado</t>
+  </si>
+  <si>
+    <t>$8,529</t>
+  </si>
+  <si>
+    <t>$13,518</t>
+  </si>
+  <si>
+    <t>Connecticut</t>
+  </si>
+  <si>
+    <t>$18,759</t>
+  </si>
+  <si>
+    <t>$13,261</t>
+  </si>
+  <si>
+    <t>D.C.</t>
+  </si>
+  <si>
+    <t>$31,117</t>
+  </si>
+  <si>
+    <t>$5,531</t>
+  </si>
+  <si>
+    <t>Delaware</t>
+  </si>
+  <si>
+    <t>$7,927</t>
+  </si>
+  <si>
+    <t>$22,416</t>
+  </si>
+  <si>
+    <t>Florida</t>
+  </si>
+  <si>
+    <t>$11,343</t>
+  </si>
+  <si>
+    <t>$2,485</t>
+  </si>
+  <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>$11,336</t>
+  </si>
+  <si>
+    <t>$4,638</t>
+  </si>
+  <si>
+    <t>Hawaii</t>
+  </si>
+  <si>
+    <t>$22,864</t>
+  </si>
+  <si>
+    <t>$6,471</t>
+  </si>
+  <si>
+    <t>Idaho</t>
+  </si>
+  <si>
+    <t>$10,961</t>
+  </si>
+  <si>
+    <t>$8,353</t>
+  </si>
+  <si>
+    <t>Illinois</t>
+  </si>
+  <si>
+    <t>$23,567</t>
+  </si>
+  <si>
+    <t>$8,226</t>
+  </si>
+  <si>
+    <t>Indiana</t>
+  </si>
+  <si>
+    <t>$6,133</t>
+  </si>
+  <si>
+    <t>$10,067</t>
+  </si>
+  <si>
+    <t>Iowa</t>
+  </si>
+  <si>
+    <t>$6,818</t>
+  </si>
+  <si>
+    <t>$11,780</t>
+  </si>
+  <si>
+    <t>Kansas</t>
+  </si>
+  <si>
+    <t>$12,133</t>
+  </si>
+  <si>
+    <t>$7,222</t>
+  </si>
+  <si>
+    <t>Kentucky</t>
+  </si>
+  <si>
+    <t>$9,250</t>
+  </si>
+  <si>
+    <t>$8,242</t>
+  </si>
+  <si>
+    <t>Louisiana</t>
+  </si>
+  <si>
+    <t>$6,771</t>
+  </si>
+  <si>
+    <t>$4,881</t>
+  </si>
+  <si>
+    <t>Maine</t>
+  </si>
+  <si>
+    <t>$10,097</t>
+  </si>
+  <si>
+    <t>$7,153</t>
+  </si>
+  <si>
+    <t>Maryland</t>
+  </si>
+  <si>
+    <t>$16,069</t>
+  </si>
+  <si>
+    <t>$9,818</t>
+  </si>
+  <si>
+    <t>Massachusetts</t>
+  </si>
+  <si>
+    <t>$17,961</t>
+  </si>
+  <si>
+    <t>$7,596</t>
+  </si>
+  <si>
+    <t>Michigan</t>
+  </si>
+  <si>
+    <t>$9,242</t>
+  </si>
+  <si>
+    <t>$14,111</t>
+  </si>
+  <si>
+    <t>Minnesota</t>
+  </si>
+  <si>
+    <t>$10,588</t>
+  </si>
+  <si>
+    <t>$10,126</t>
+  </si>
+  <si>
+    <t>Mississippi</t>
+  </si>
+  <si>
+    <t>$7,406</t>
+  </si>
+  <si>
+    <t>$8,435</t>
+  </si>
+  <si>
+    <t>Missouri</t>
+  </si>
+  <si>
+    <t>$9,141</t>
+  </si>
+  <si>
+    <t>$8,408</t>
+  </si>
+  <si>
+    <t>Montana</t>
+  </si>
+  <si>
+    <t>$8,157</t>
+  </si>
+  <si>
+    <t>$8,790</t>
+  </si>
+  <si>
+    <t>Nebraska</t>
+  </si>
+  <si>
+    <t>$13,032</t>
+  </si>
+  <si>
+    <t>$6,530</t>
+  </si>
+  <si>
+    <t>Nevada</t>
+  </si>
+  <si>
+    <t>$11,402</t>
+  </si>
+  <si>
+    <t>$2,507</t>
+  </si>
+  <si>
+    <t>New Hampshire</t>
+  </si>
+  <si>
+    <t>$5,458</t>
+  </si>
+  <si>
+    <t>$11,305</t>
+  </si>
+  <si>
+    <t>New Jersey</t>
+  </si>
+  <si>
+    <t>$11,508</t>
+  </si>
+  <si>
+    <t>$7,135</t>
+  </si>
+  <si>
     <t>New Mexico</t>
   </si>
   <si>
     <t>$21,441</t>
   </si>
   <si>
     <t>$3,138</t>
   </si>
   <si>
+    <t>New York</t>
+  </si>
+  <si>
+    <t>$16,718</t>
+  </si>
+  <si>
+    <t>$6,757</t>
+  </si>
+  <si>
+    <t>North Carolina</t>
+  </si>
+  <si>
+    <t>$10,794</t>
+  </si>
+  <si>
+    <t>$4,434</t>
+  </si>
+  <si>
+    <t>North Dakota</t>
+  </si>
+  <si>
+    <t>$10,287</t>
+  </si>
+  <si>
+    <t>$9,409</t>
+  </si>
+  <si>
+    <t>Ohio</t>
+  </si>
+  <si>
+    <t>$7,394</t>
+  </si>
+  <si>
+    <t>$9,007</t>
+  </si>
+  <si>
+    <t>Oklahoma</t>
+  </si>
+  <si>
+    <t>$8,351</t>
+  </si>
+  <si>
+    <t>$7,698</t>
+  </si>
+  <si>
+    <t>Oregon</t>
+  </si>
+  <si>
+    <t>$9,672</t>
+  </si>
+  <si>
+    <t>$11,174</t>
+  </si>
+  <si>
+    <t>Pennsylvania</t>
+  </si>
+  <si>
+    <t>$7,108</t>
+  </si>
+  <si>
+    <t>$11,357</t>
+  </si>
+  <si>
+    <t>Rhode Island</t>
+  </si>
+  <si>
+    <t>$9,151</t>
+  </si>
+  <si>
+    <t>$11,440</t>
+  </si>
+  <si>
+    <t>South Carolina</t>
+  </si>
+  <si>
+    <t>$9,471</t>
+  </si>
+  <si>
+    <t>$11,579</t>
+  </si>
+  <si>
     <t>South Dakota</t>
   </si>
   <si>
     <t>$9,600</t>
   </si>
   <si>
     <t>$8,905</t>
   </si>
   <si>
-    <t>Massachusetts</t>
-[...23 lines deleted...]
-    <t>$11,579</t>
+    <t>Tennessee</t>
+  </si>
+  <si>
+    <t>$12,964</t>
+  </si>
+  <si>
+    <t>$7,728</t>
+  </si>
+  <si>
+    <t>Texas</t>
+  </si>
+  <si>
+    <t>$13,537</t>
+  </si>
+  <si>
+    <t>$7,432</t>
   </si>
   <si>
     <t>U.S.</t>
   </si>
   <si>
     <t>$12,082</t>
   </si>
   <si>
     <t>$7,459</t>
   </si>
   <si>
-    <t>Michigan</t>
-[...86 lines deleted...]
-    <t>$8,408</t>
+    <t>Utah</t>
+  </si>
+  <si>
+    <t>$12,106</t>
+  </si>
+  <si>
+    <t>Vermont</t>
+  </si>
+  <si>
+    <t>$6,017</t>
+  </si>
+  <si>
+    <t>$18,477</t>
+  </si>
+  <si>
+    <t>Virginia</t>
+  </si>
+  <si>
+    <t>$11,426</t>
+  </si>
+  <si>
+    <t>$8,260</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>$15,571</t>
   </si>
   <si>
     <t>$7,537</t>
   </si>
   <si>
-    <t>Montana</t>
-[...158 lines deleted...]
-    <t>$9,409</t>
+    <t>West Virginia</t>
+  </si>
+  <si>
+    <t>$7,739</t>
+  </si>
+  <si>
+    <t>$6,826</t>
   </si>
   <si>
     <t>Wisconsin</t>
   </si>
   <si>
     <t>$9,400</t>
   </si>
   <si>
     <t>$7,938</t>
   </si>
   <si>
-    <t>Utah</t>
-[...34 lines deleted...]
-  <si>
     <t>Wyoming</t>
   </si>
   <si>
     <t>$17,437</t>
   </si>
   <si>
     <t>$2,854</t>
-  </si>
-[...94 lines deleted...]
-    <t>$8,226</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1598,79 +1598,79 @@
     <row r="60" spans="1:4">
       <c r="A60" t="s">
         <v>147</v>
       </c>
       <c r="B60">
         <v>2025</v>
       </c>
       <c r="C60" t="s">
         <v>148</v>
       </c>
       <c r="D60" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="61" spans="1:4">
       <c r="A61" t="s">
         <v>150</v>
       </c>
       <c r="B61">
         <v>2025</v>
       </c>
       <c r="C61" t="s">
         <v>151</v>
       </c>
       <c r="D61" t="s">
-        <v>152</v>
+        <v>125</v>
       </c>
     </row>
     <row r="62" spans="1:4">
       <c r="A62" t="s">
+        <v>152</v>
+      </c>
+      <c r="B62">
+        <v>2025</v>
+      </c>
+      <c r="C62" t="s">
         <v>153</v>
       </c>
-      <c r="B62">
-[...2 lines deleted...]
-      <c r="C62" t="s">
+      <c r="D62" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
     </row>
     <row r="63" spans="1:4">
       <c r="A63" t="s">
+        <v>155</v>
+      </c>
+      <c r="B63">
+        <v>2025</v>
+      </c>
+      <c r="C63" t="s">
         <v>156</v>
       </c>
-      <c r="B63">
-[...2 lines deleted...]
-      <c r="C63" t="s">
+      <c r="D63" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
     </row>
     <row r="64" spans="1:4">
       <c r="A64" t="s">
         <v>158</v>
       </c>
       <c r="B64">
         <v>2025</v>
       </c>
       <c r="C64" t="s">
         <v>159</v>
       </c>
       <c r="D64" t="s">
         <v>160</v>
       </c>
     </row>
     <row r="65" spans="1:4">
       <c r="A65" t="s">
         <v>161</v>
       </c>
       <c r="B65">
         <v>2025</v>
       </c>
       <c r="C65" t="s">
         <v>162</v>