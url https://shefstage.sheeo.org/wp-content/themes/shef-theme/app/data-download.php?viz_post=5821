--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -53,168 +53,168 @@
   <si>
     <t>Education appropriations are a measure of state and local support available for public higher education operating expenses and student financial aid, excluding appropriations for research, hospitals, and medical education. Education appropriations include federal stimulus funding.</t>
   </si>
   <si>
     <t>Source(s):</t>
   </si>
   <si>
     <t>State Higher Education Executive Officers Association</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>FY</t>
   </si>
   <si>
     <t>State Public Financial Aid per FTE</t>
   </si>
   <si>
     <t>Financial Aid % of Education Appropriations</t>
   </si>
   <si>
     <t>U.S.</t>
   </si>
   <si>
+    <t>$1,012</t>
+  </si>
+  <si>
+    <t>9.46%</t>
+  </si>
+  <si>
     <t>$610</t>
   </si>
   <si>
     <t>10.15%</t>
   </si>
   <si>
     <t>$518</t>
   </si>
   <si>
     <t>7.08%</t>
   </si>
   <si>
     <t>$536</t>
   </si>
   <si>
     <t>7.73%</t>
   </si>
   <si>
-    <t>$1,012</t>
-[...2 lines deleted...]
-    <t>9.46%</t>
+    <t>$596</t>
+  </si>
+  <si>
+    <t>9.55%</t>
+  </si>
+  <si>
+    <t>$1,271</t>
+  </si>
+  <si>
+    <t>10.52%</t>
   </si>
   <si>
     <t>$866</t>
   </si>
   <si>
     <t>9.65%</t>
   </si>
   <si>
-    <t>$596</t>
-[...8 lines deleted...]
-    <t>10.52%</t>
+    <t>$695</t>
+  </si>
+  <si>
+    <t>9.84%</t>
   </si>
   <si>
     <t>$436</t>
   </si>
   <si>
     <t>7.09%</t>
   </si>
   <si>
-    <t>$695</t>
-[...4 lines deleted...]
-  <si>
     <t>$581</t>
   </si>
   <si>
     <t>8.97%</t>
   </si>
   <si>
     <t>$641</t>
   </si>
   <si>
     <t>9.60%</t>
   </si>
   <si>
     <t>$711</t>
   </si>
   <si>
     <t>9.83%</t>
   </si>
   <si>
     <t>$349</t>
   </si>
   <si>
     <t>5.69%</t>
   </si>
   <si>
     <t>$819</t>
   </si>
   <si>
     <t>9.68%</t>
   </si>
   <si>
     <t>$961</t>
   </si>
   <si>
     <t>9.94%</t>
   </si>
   <si>
     <t>$326</t>
   </si>
   <si>
     <t>5.07%</t>
   </si>
   <si>
     <t>$338</t>
   </si>
   <si>
     <t>5.31%</t>
   </si>
   <si>
+    <t>$1,075</t>
+  </si>
+  <si>
+    <t>9.49%</t>
+  </si>
+  <si>
+    <t>$558</t>
+  </si>
+  <si>
+    <t>8.33%</t>
+  </si>
+  <si>
     <t>$501</t>
   </si>
   <si>
     <t>7.17%</t>
-  </si>
-[...10 lines deleted...]
-    <t>8.33%</t>
   </si>
   <si>
     <t>$1,172</t>
   </si>
   <si>
     <t>9.91%</t>
   </si>
   <si>
     <t>$392</t>
   </si>
   <si>
     <t>6.59%</t>
   </si>
   <si>
     <t>$696</t>
   </si>
   <si>
     <t>9.15%</t>
   </si>
   <si>
     <t>$760</t>
   </si>
   <si>
     <t>9.58%</t>
   </si>
@@ -623,163 +623,163 @@
     </row>
     <row r="10" spans="1:4">
       <c r="A10" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="12" spans="1:4">
       <c r="A12" t="s">
         <v>8</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="13" spans="1:4">
       <c r="A13" t="s">
         <v>12</v>
       </c>
       <c r="B13">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="C13" t="s">
         <v>13</v>
       </c>
       <c r="D13" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="14" spans="1:4">
       <c r="A14" t="s">
         <v>12</v>
       </c>
       <c r="B14">
-        <v>2008</v>
+        <v>2012</v>
       </c>
       <c r="C14" t="s">
         <v>15</v>
       </c>
       <c r="D14" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="15" spans="1:4">
       <c r="A15" t="s">
         <v>12</v>
       </c>
       <c r="B15">
-        <v>2009</v>
+        <v>2008</v>
       </c>
       <c r="C15" t="s">
         <v>17</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="16" spans="1:4">
       <c r="A16" t="s">
         <v>12</v>
       </c>
       <c r="B16">
-        <v>2022</v>
+        <v>2009</v>
       </c>
       <c r="C16" t="s">
         <v>19</v>
       </c>
       <c r="D16" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="17" spans="1:4">
       <c r="A17" t="s">
         <v>12</v>
       </c>
       <c r="B17">
-        <v>2020</v>
+        <v>2013</v>
       </c>
       <c r="C17" t="s">
         <v>21</v>
       </c>
       <c r="D17" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="18" spans="1:4">
       <c r="A18" t="s">
         <v>12</v>
       </c>
       <c r="B18">
-        <v>2013</v>
+        <v>2025</v>
       </c>
       <c r="C18" t="s">
         <v>23</v>
       </c>
       <c r="D18" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="19" spans="1:4">
       <c r="A19" t="s">
         <v>12</v>
       </c>
       <c r="B19">
-        <v>2025</v>
+        <v>2020</v>
       </c>
       <c r="C19" t="s">
         <v>25</v>
       </c>
       <c r="D19" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="20" spans="1:4">
       <c r="A20" t="s">
         <v>12</v>
       </c>
       <c r="B20">
-        <v>2005</v>
+        <v>2015</v>
       </c>
       <c r="C20" t="s">
         <v>27</v>
       </c>
       <c r="D20" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="21" spans="1:4">
       <c r="A21" t="s">
         <v>12</v>
       </c>
       <c r="B21">
-        <v>2015</v>
+        <v>2005</v>
       </c>
       <c r="C21" t="s">
         <v>29</v>
       </c>
       <c r="D21" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="22" spans="1:4">
       <c r="A22" t="s">
         <v>12</v>
       </c>
       <c r="B22">
         <v>2011</v>
       </c>
       <c r="C22" t="s">
         <v>31</v>
       </c>
       <c r="D22" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="23" spans="1:4">
       <c r="A23" t="s">
         <v>12</v>
@@ -861,79 +861,79 @@
         <v>43</v>
       </c>
       <c r="D28" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="29" spans="1:4">
       <c r="A29" t="s">
         <v>12</v>
       </c>
       <c r="B29">
         <v>2002</v>
       </c>
       <c r="C29" t="s">
         <v>45</v>
       </c>
       <c r="D29" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="30" spans="1:4">
       <c r="A30" t="s">
         <v>12</v>
       </c>
       <c r="B30">
-        <v>2007</v>
+        <v>2023</v>
       </c>
       <c r="C30" t="s">
         <v>47</v>
       </c>
       <c r="D30" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="31" spans="1:4">
       <c r="A31" t="s">
         <v>12</v>
       </c>
       <c r="B31">
-        <v>2023</v>
+        <v>2010</v>
       </c>
       <c r="C31" t="s">
         <v>49</v>
       </c>
       <c r="D31" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="32" spans="1:4">
       <c r="A32" t="s">
         <v>12</v>
       </c>
       <c r="B32">
-        <v>2010</v>
+        <v>2007</v>
       </c>
       <c r="C32" t="s">
         <v>51</v>
       </c>
       <c r="D32" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="33" spans="1:4">
       <c r="A33" t="s">
         <v>12</v>
       </c>
       <c r="B33">
         <v>2024</v>
       </c>
       <c r="C33" t="s">
         <v>53</v>
       </c>
       <c r="D33" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="34" spans="1:4">
       <c r="A34" t="s">
         <v>12</v>
@@ -965,51 +965,51 @@
     <row r="36" spans="1:4">
       <c r="A36" t="s">
         <v>12</v>
       </c>
       <c r="B36">
         <v>2018</v>
       </c>
       <c r="C36" t="s">
         <v>59</v>
       </c>
       <c r="D36" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="37" spans="1:4">
       <c r="A37" t="s">
         <v>12</v>
       </c>
       <c r="B37">
         <v>2006</v>
       </c>
       <c r="C37" t="s">
         <v>61</v>
       </c>
       <c r="D37" t="s">
-        <v>16</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">