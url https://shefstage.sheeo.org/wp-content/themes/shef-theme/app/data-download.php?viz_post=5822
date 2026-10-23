--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -92,215 +92,245 @@
   <si>
     <t>$254,059,601</t>
   </si>
   <si>
     <t>$34,511,026</t>
   </si>
   <si>
     <t>$219,548,575</t>
   </si>
   <si>
     <t>South Dakota</t>
   </si>
   <si>
     <t>2.04%</t>
   </si>
   <si>
     <t>$6,389,424</t>
   </si>
   <si>
     <t>$226,315</t>
   </si>
   <si>
     <t>$6,163,109</t>
   </si>
   <si>
+    <t>Massachusetts</t>
+  </si>
+  <si>
+    <t>12.84%</t>
+  </si>
+  <si>
+    <t>$333,563,883</t>
+  </si>
+  <si>
+    <t>$159,775,545</t>
+  </si>
+  <si>
+    <t>$173,788,338</t>
+  </si>
+  <si>
+    <t>New Jersey</t>
+  </si>
+  <si>
+    <t>21.77%</t>
+  </si>
+  <si>
+    <t>$647,437,820</t>
+  </si>
+  <si>
+    <t>$84,313,651</t>
+  </si>
+  <si>
+    <t>$472,401,169</t>
+  </si>
+  <si>
+    <t>South Carolina</t>
+  </si>
+  <si>
+    <t>22.96%</t>
+  </si>
+  <si>
+    <t>$392,435,378</t>
+  </si>
+  <si>
+    <t>$153,877,282</t>
+  </si>
+  <si>
+    <t>$238,558,096</t>
+  </si>
+  <si>
+    <t>U.S.</t>
+  </si>
+  <si>
+    <t>10.52%</t>
+  </si>
+  <si>
+    <t>$13,749,976,110</t>
+  </si>
+  <si>
+    <t>$3,251,277,587</t>
+  </si>
+  <si>
+    <t>$10,211,029,601</t>
+  </si>
+  <si>
+    <t>Michigan</t>
+  </si>
+  <si>
+    <t>12.20%</t>
+  </si>
+  <si>
+    <t>$386,631,233</t>
+  </si>
+  <si>
+    <t>$152,029,647</t>
+  </si>
+  <si>
+    <t>$234,601,586</t>
+  </si>
+  <si>
     <t>Hawaii</t>
   </si>
   <si>
     <t>1.12%</t>
   </si>
   <si>
     <t>$8,690,716</t>
   </si>
   <si>
     <t>$6,077,155</t>
   </si>
   <si>
     <t>$2,613,561</t>
   </si>
   <si>
     <t>New Hampshire</t>
   </si>
   <si>
     <t>8.33%</t>
   </si>
   <si>
     <t>$13,578,762</t>
   </si>
   <si>
     <t>$5,224,592</t>
   </si>
   <si>
     <t>$8,354,170</t>
   </si>
   <si>
     <t>Kansas</t>
   </si>
   <si>
     <t>4.37%</t>
   </si>
   <si>
     <t>$66,455,747</t>
   </si>
   <si>
     <t>$14,237,939</t>
   </si>
   <si>
     <t>$52,217,808</t>
   </si>
   <si>
-    <t>Massachusetts</t>
-[...13 lines deleted...]
-  <si>
     <t>Louisiana</t>
   </si>
   <si>
     <t>28.74%</t>
   </si>
   <si>
     <t>$336,140,267</t>
   </si>
   <si>
     <t>$34,586,240</t>
   </si>
   <si>
     <t>$301,554,027</t>
   </si>
   <si>
-    <t>New Jersey</t>
-[...58 lines deleted...]
-  <si>
     <t>Oregon</t>
   </si>
   <si>
     <t>14.15%</t>
   </si>
   <si>
     <t>$182,989,736</t>
   </si>
   <si>
     <t>$75,392,946</t>
   </si>
   <si>
     <t>$107,596,790</t>
   </si>
   <si>
     <t>Ohio</t>
   </si>
   <si>
     <t>8.57%</t>
   </si>
   <si>
     <t>$217,872,156</t>
   </si>
   <si>
     <t>$8,163,263</t>
   </si>
   <si>
     <t>$203,737,791</t>
   </si>
   <si>
+    <t>Texas</t>
+  </si>
+  <si>
+    <t>5.05%</t>
+  </si>
+  <si>
+    <t>$746,041,194</t>
+  </si>
+  <si>
+    <t>$54,782,198</t>
+  </si>
+  <si>
+    <t>$599,124,450</t>
+  </si>
+  <si>
+    <t>Tennessee</t>
+  </si>
+  <si>
+    <t>20.38%</t>
+  </si>
+  <si>
+    <t>$477,026,571</t>
+  </si>
+  <si>
+    <t>$238,128,314</t>
+  </si>
+  <si>
+    <t>$238,898,257</t>
+  </si>
+  <si>
     <t>Missouri</t>
   </si>
   <si>
     <t>10.27%</t>
   </si>
   <si>
     <t>$135,689,444</t>
   </si>
   <si>
     <t>$65,582,260</t>
   </si>
   <si>
     <t>$70,107,184</t>
   </si>
   <si>
     <t>Washington</t>
   </si>
   <si>
     <t>15.53%</t>
   </si>
   <si>
     <t>$490,461,457</t>
   </si>
   <si>
     <t>$181,741,496</t>
@@ -317,165 +347,165 @@
   <si>
     <t>$1,606,401</t>
   </si>
   <si>
     <t>$267,936</t>
   </si>
   <si>
     <t>$1,338,465</t>
   </si>
   <si>
     <t>California</t>
   </si>
   <si>
     <t>9.87%</t>
   </si>
   <si>
     <t>$2,444,542,225</t>
   </si>
   <si>
     <t>$698,642,000</t>
   </si>
   <si>
     <t>$1,745,900,225</t>
   </si>
   <si>
-    <t>Texas</t>
-[...28 lines deleted...]
-  <si>
     <t>D.C.</t>
   </si>
   <si>
     <t>3.28%</t>
   </si>
   <si>
     <t>$3,306,276</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>Nebraska</t>
   </si>
   <si>
     <t>4.25%</t>
   </si>
   <si>
     <t>$41,315,803</t>
   </si>
   <si>
     <t>$9,948,973</t>
   </si>
   <si>
     <t>$31,366,830</t>
   </si>
   <si>
     <t>Indiana</t>
   </si>
   <si>
     <t>17.92%</t>
   </si>
   <si>
     <t>$295,150,229</t>
   </si>
   <si>
     <t>$46,880,287</t>
   </si>
   <si>
     <t>$248,269,942</t>
   </si>
   <si>
+    <t>North Carolina</t>
+  </si>
+  <si>
+    <t>4.09%</t>
+  </si>
+  <si>
+    <t>$204,061,817</t>
+  </si>
+  <si>
+    <t>$24,197,294</t>
+  </si>
+  <si>
+    <t>$179,864,523</t>
+  </si>
+  <si>
+    <t>Maine</t>
+  </si>
+  <si>
+    <t>10.39%</t>
+  </si>
+  <si>
+    <t>$39,014,802</t>
+  </si>
+  <si>
+    <t>$21,902,593</t>
+  </si>
+  <si>
+    <t>$17,112,209</t>
+  </si>
+  <si>
     <t>Colorado</t>
   </si>
   <si>
     <t>18.25%</t>
   </si>
   <si>
     <t>$282,863,172</t>
   </si>
   <si>
     <t>$79,883,689</t>
   </si>
   <si>
     <t>$175,065,078</t>
   </si>
   <si>
-    <t>North Carolina</t>
-[...26 lines deleted...]
-    <t>$17,112,209</t>
+    <t>New York</t>
+  </si>
+  <si>
+    <t>8.03%</t>
+  </si>
+  <si>
+    <t>$627,327,691</t>
+  </si>
+  <si>
+    <t>$152,217,904</t>
+  </si>
+  <si>
+    <t>$475,109,787</t>
+  </si>
+  <si>
+    <t>Mississippi</t>
+  </si>
+  <si>
+    <t>4.70%</t>
+  </si>
+  <si>
+    <t>$44,013,198</t>
+  </si>
+  <si>
+    <t>$7,290,036</t>
+  </si>
+  <si>
+    <t>$36,723,162</t>
   </si>
   <si>
     <t>Arkansas</t>
   </si>
   <si>
     <t>14.06%</t>
   </si>
   <si>
     <t>$126,909,164</t>
   </si>
   <si>
     <t>$18,394,346</t>
   </si>
   <si>
     <t>$105,183,605</t>
   </si>
   <si>
     <t>Delaware</t>
   </si>
   <si>
     <t>7.82%</t>
   </si>
   <si>
     <t>$23,256,800</t>
   </si>
@@ -509,315 +539,285 @@
   <si>
     <t>$63,527,903</t>
   </si>
   <si>
     <t>$6,373,412</t>
   </si>
   <si>
     <t>$50,013,816</t>
   </si>
   <si>
     <t>Arizona</t>
   </si>
   <si>
     <t>4.32%</t>
   </si>
   <si>
     <t>$90,556,965</t>
   </si>
   <si>
     <t>$593,542</t>
   </si>
   <si>
     <t>$89,963,423</t>
   </si>
   <si>
-    <t>New York</t>
-[...28 lines deleted...]
-  <si>
     <t>Minnesota</t>
   </si>
   <si>
     <t>13.84%</t>
   </si>
   <si>
     <t>$249,522,857</t>
   </si>
   <si>
     <t>$78,495,325</t>
   </si>
   <si>
     <t>$171,027,532</t>
   </si>
   <si>
+    <t>Vermont</t>
+  </si>
+  <si>
+    <t>12.26%</t>
+  </si>
+  <si>
+    <t>$14,791,354</t>
+  </si>
+  <si>
+    <t>$6,868,151</t>
+  </si>
+  <si>
+    <t>$7,923,203</t>
+  </si>
+  <si>
+    <t>North Dakota</t>
+  </si>
+  <si>
+    <t>5.93%</t>
+  </si>
+  <si>
+    <t>$21,230,461</t>
+  </si>
+  <si>
+    <t>$5,703,365</t>
+  </si>
+  <si>
+    <t>$15,527,096</t>
+  </si>
+  <si>
+    <t>Wisconsin</t>
+  </si>
+  <si>
+    <t>6.52%</t>
+  </si>
+  <si>
+    <t>$124,871,029</t>
+  </si>
+  <si>
+    <t>$28,483,768</t>
+  </si>
+  <si>
+    <t>$96,387,261</t>
+  </si>
+  <si>
     <t>Utah</t>
   </si>
   <si>
     <t>1.72%</t>
   </si>
   <si>
     <t>$28,719,226</t>
   </si>
   <si>
     <t>$3,139,841</t>
   </si>
   <si>
     <t>$25,579,385</t>
   </si>
   <si>
     <t>Kentucky</t>
   </si>
   <si>
     <t>23.22%</t>
   </si>
   <si>
     <t>$313,992,300</t>
   </si>
   <si>
     <t>$94,050,800</t>
   </si>
   <si>
     <t>$219,941,500</t>
   </si>
   <si>
-    <t>Vermont</t>
-[...28 lines deleted...]
-  <si>
     <t>Idaho</t>
   </si>
   <si>
     <t>3.08%</t>
   </si>
   <si>
     <t>$19,931,073</t>
   </si>
   <si>
     <t>$1,951,544</t>
   </si>
   <si>
     <t>$17,979,529</t>
   </si>
   <si>
-    <t>Wisconsin</t>
-[...13 lines deleted...]
-  <si>
     <t>Virginia</t>
   </si>
   <si>
     <t>20.27%</t>
   </si>
   <si>
     <t>$709,057,590</t>
   </si>
   <si>
     <t>$179,225,637</t>
   </si>
   <si>
     <t>$525,326,635</t>
   </si>
   <si>
     <t>Wyoming</t>
   </si>
   <si>
     <t>7.37%</t>
   </si>
   <si>
     <t>$30,379,855</t>
   </si>
   <si>
     <t>$2,164,178</t>
   </si>
   <si>
     <t>$28,215,677</t>
   </si>
   <si>
     <t>West Virginia</t>
   </si>
   <si>
     <t>30.81%</t>
   </si>
   <si>
     <t>$141,875,106</t>
   </si>
   <si>
     <t>$27,323,979</t>
   </si>
   <si>
     <t>$114,551,127</t>
   </si>
   <si>
+    <t>Georgia</t>
+  </si>
+  <si>
+    <t>21.08%</t>
+  </si>
+  <si>
+    <t>$929,883,618</t>
+  </si>
+  <si>
+    <t>$84,965,688</t>
+  </si>
+  <si>
+    <t>$844,917,930</t>
+  </si>
+  <si>
+    <t>Alaska</t>
+  </si>
+  <si>
+    <t>5.53%</t>
+  </si>
+  <si>
+    <t>$18,614,479</t>
+  </si>
+  <si>
+    <t>$18,428,527</t>
+  </si>
+  <si>
+    <t>Connecticut</t>
+  </si>
+  <si>
+    <t>4.00%</t>
+  </si>
+  <si>
+    <t>$59,788,254</t>
+  </si>
+  <si>
+    <t>$29,864,403</t>
+  </si>
+  <si>
+    <t>$29,923,851</t>
+  </si>
+  <si>
     <t>Maryland</t>
   </si>
   <si>
     <t>3.52%</t>
   </si>
   <si>
     <t>$131,193,407</t>
   </si>
   <si>
     <t>$17,205,731</t>
   </si>
   <si>
     <t>$113,987,676</t>
   </si>
   <si>
     <t>Nevada</t>
   </si>
   <si>
     <t>15.58%</t>
   </si>
   <si>
     <t>$140,316,633</t>
   </si>
   <si>
     <t>$16,104,112</t>
   </si>
   <si>
     <t>$124,212,521</t>
   </si>
   <si>
     <t>Oklahoma</t>
   </si>
   <si>
     <t>14.74%</t>
   </si>
   <si>
     <t>$157,430,593</t>
   </si>
   <si>
     <t>$33,060,345</t>
   </si>
   <si>
     <t>$123,353,169</t>
-  </si>
-[...40 lines deleted...]
-    <t>$29,923,851</t>
   </si>
   <si>
     <t>Rhode Island</t>
   </si>
   <si>
     <t>6.86%</t>
   </si>
   <si>
     <t>$18,311,612</t>
   </si>
   <si>
     <t>$10,162,104</t>
   </si>
   <si>
     <t>$8,149,508</t>
   </si>
   <si>
     <t>Florida</t>
   </si>
   <si>
     <t>12.75%</t>
   </si>
   <si>
     <t>$877,577,585</t>
   </si>
@@ -2144,111 +2144,111 @@
       </c>
       <c r="D57" t="s">
         <v>227</v>
       </c>
       <c r="E57" t="s">
         <v>228</v>
       </c>
       <c r="F57" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>230</v>
       </c>
       <c r="B58">
         <v>2025</v>
       </c>
       <c r="C58" t="s">
         <v>231</v>
       </c>
       <c r="D58" t="s">
         <v>232</v>
       </c>
       <c r="E58" t="s">
+        <v>114</v>
+      </c>
+      <c r="F58" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
+        <v>234</v>
+      </c>
+      <c r="B59">
+        <v>2025</v>
+      </c>
+      <c r="C59" t="s">
         <v>235</v>
       </c>
-      <c r="B59">
-[...2 lines deleted...]
-      <c r="C59" t="s">
+      <c r="D59" t="s">
         <v>236</v>
       </c>
-      <c r="D59" t="s">
+      <c r="E59" t="s">
         <v>237</v>
       </c>
-      <c r="E59" t="s">
+      <c r="F59" t="s">
         <v>238</v>
-      </c>
-[...1 lines deleted...]
-        <v>239</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
+        <v>239</v>
+      </c>
+      <c r="B60">
+        <v>2025</v>
+      </c>
+      <c r="C60" t="s">
         <v>240</v>
       </c>
-      <c r="B60">
-[...2 lines deleted...]
-      <c r="C60" t="s">
+      <c r="D60" t="s">
         <v>241</v>
       </c>
-      <c r="D60" t="s">
+      <c r="E60" t="s">
         <v>242</v>
       </c>
-      <c r="E60" t="s">
+      <c r="F60" t="s">
         <v>243</v>
-      </c>
-[...1 lines deleted...]
-        <v>244</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
+        <v>244</v>
+      </c>
+      <c r="B61">
+        <v>2025</v>
+      </c>
+      <c r="C61" t="s">
         <v>245</v>
       </c>
-      <c r="B61">
-[...2 lines deleted...]
-      <c r="C61" t="s">
+      <c r="D61" t="s">
         <v>246</v>
       </c>
-      <c r="D61" t="s">
+      <c r="E61" t="s">
         <v>247</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="F61" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
         <v>249</v>
       </c>
       <c r="B62">
         <v>2025</v>
       </c>
       <c r="C62" t="s">
         <v>250</v>
       </c>
       <c r="D62" t="s">
         <v>251</v>
       </c>
       <c r="E62" t="s">
         <v>252</v>
       </c>
       <c r="F62" t="s">
         <v>253</v>
       </c>
     </row>