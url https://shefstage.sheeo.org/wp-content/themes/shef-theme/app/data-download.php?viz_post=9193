--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -68,167 +68,167 @@
   <si>
     <t>Each year, approximately one-third of education appropriations in Illinois go toward the state’s retirement pension system. See the Illinois State Spotlight for more details.</t>
   </si>
   <si>
     <t>Source(s):</t>
   </si>
   <si>
     <t>State Higher Education Executive Officers Association</t>
   </si>
   <si>
     <t>State</t>
   </si>
   <si>
     <t>FY</t>
   </si>
   <si>
     <t>Two-Year State Public Financial Aid per FTE</t>
   </si>
   <si>
     <t>Four-Year State Public Financial Aid per FTE</t>
   </si>
   <si>
     <t>State Public Financial Aid</t>
   </si>
   <si>
+    <t>Nevada</t>
+  </si>
+  <si>
+    <t>$585</t>
+  </si>
+  <si>
+    <t>$2,566</t>
+  </si>
+  <si>
+    <t>Utah</t>
+  </si>
+  <si>
+    <t>$183</t>
+  </si>
+  <si>
+    <t>$246</t>
+  </si>
+  <si>
+    <t>Maine</t>
+  </si>
+  <si>
+    <t>$2,264</t>
+  </si>
+  <si>
+    <t>$783</t>
+  </si>
+  <si>
+    <t>Rhode Island</t>
+  </si>
+  <si>
+    <t>$1,335</t>
+  </si>
+  <si>
+    <t>$333</t>
+  </si>
+  <si>
+    <t>Louisiana</t>
+  </si>
+  <si>
+    <t>$476</t>
+  </si>
+  <si>
+    <t>$2,214</t>
+  </si>
+  <si>
     <t>Alaska</t>
   </si>
   <si>
     <t>N/A</t>
   </si>
   <si>
     <t>$895</t>
   </si>
   <si>
-    <t>Nevada</t>
-[...7 lines deleted...]
-  <si>
     <t>Hawaii</t>
   </si>
   <si>
     <t>$491</t>
   </si>
   <si>
     <t>$128</t>
   </si>
   <si>
-    <t>Utah</t>
-[...34 lines deleted...]
-  <si>
     <t>Indiana</t>
   </si>
   <si>
     <t>$589</t>
   </si>
   <si>
     <t>$1,226</t>
   </si>
   <si>
     <t>Kansas</t>
   </si>
   <si>
     <t>$377</t>
   </si>
   <si>
     <t>$707</t>
   </si>
   <si>
     <t>Kentucky</t>
   </si>
   <si>
     <t>$1,923</t>
   </si>
   <si>
     <t>$1,950</t>
   </si>
   <si>
+    <t>Arizona</t>
+  </si>
+  <si>
+    <t>$6</t>
+  </si>
+  <si>
+    <t>$417</t>
+  </si>
+  <si>
+    <t>Missouri</t>
+  </si>
+  <si>
+    <t>$1,516</t>
+  </si>
+  <si>
+    <t>$681</t>
+  </si>
+  <si>
     <t>Wisconsin</t>
   </si>
   <si>
     <t>$442</t>
   </si>
   <si>
     <t>$626</t>
   </si>
   <si>
-    <t>Arizona</t>
-[...16 lines deleted...]
-  <si>
     <t>Georgia</t>
   </si>
   <si>
     <t>$931</t>
   </si>
   <si>
     <t>$2,816</t>
   </si>
   <si>
     <t>Pennsylvania</t>
   </si>
   <si>
     <t>$421</t>
   </si>
   <si>
     <t>$809</t>
   </si>
   <si>
     <t>D.C.</t>
   </si>
   <si>
     <t>$953</t>
   </si>
   <si>
     <t>Maryland</t>
@@ -245,321 +245,321 @@
   <si>
     <t>$2,291</t>
   </si>
   <si>
     <t>$1,754</t>
   </si>
   <si>
     <t>Wyoming</t>
   </si>
   <si>
     <t>$133</t>
   </si>
   <si>
     <t>$2,964</t>
   </si>
   <si>
     <t>Texas</t>
   </si>
   <si>
     <t>$121</t>
   </si>
   <si>
     <t>$1,012</t>
   </si>
   <si>
+    <t>Ohio</t>
+  </si>
+  <si>
+    <t>$65</t>
+  </si>
+  <si>
+    <t>$535</t>
+  </si>
+  <si>
+    <t>North Dakota</t>
+  </si>
+  <si>
+    <t>$712</t>
+  </si>
+  <si>
+    <t>$598</t>
+  </si>
+  <si>
     <t>Delaware</t>
   </si>
   <si>
     <t>$113</t>
   </si>
   <si>
     <t>$660</t>
   </si>
   <si>
-    <t>Ohio</t>
-[...7 lines deleted...]
-  <si>
     <t>New Mexico</t>
   </si>
   <si>
     <t>$928</t>
   </si>
   <si>
     <t>$5,515</t>
   </si>
   <si>
-    <t>North Dakota</t>
-[...7 lines deleted...]
-  <si>
     <t>North Carolina</t>
   </si>
   <si>
     <t>$77</t>
   </si>
   <si>
     <t>$847</t>
   </si>
   <si>
     <t>Colorado</t>
   </si>
   <si>
     <t>$1,264</t>
   </si>
   <si>
     <t>$1,272</t>
   </si>
   <si>
     <t>Alabama</t>
   </si>
   <si>
     <t>$107</t>
   </si>
   <si>
     <t>$268</t>
   </si>
   <si>
     <t>Nebraska</t>
   </si>
   <si>
     <t>$657</t>
   </si>
   <si>
+    <t>Iowa</t>
+  </si>
+  <si>
+    <t>$569</t>
+  </si>
+  <si>
+    <t>$240</t>
+  </si>
+  <si>
+    <t>Illinois</t>
+  </si>
+  <si>
+    <t>$813</t>
+  </si>
+  <si>
+    <t>$2,047</t>
+  </si>
+  <si>
+    <t>New York</t>
+  </si>
+  <si>
+    <t>$855</t>
+  </si>
+  <si>
+    <t>$1,532</t>
+  </si>
+  <si>
     <t>Florida</t>
   </si>
   <si>
     <t>$524</t>
   </si>
   <si>
     <t>$2,417</t>
   </si>
   <si>
-    <t>Iowa</t>
-[...25 lines deleted...]
-  <si>
     <t>West Virginia</t>
   </si>
   <si>
     <t>$1,684</t>
   </si>
   <si>
     <t>$1,486</t>
   </si>
   <si>
+    <t>Connecticut</t>
+  </si>
+  <si>
+    <t>$467</t>
+  </si>
+  <si>
+    <t>$157</t>
+  </si>
+  <si>
+    <t>South Carolina</t>
+  </si>
+  <si>
+    <t>$2,574</t>
+  </si>
+  <si>
+    <t>$2,288</t>
+  </si>
+  <si>
     <t>Montana</t>
   </si>
   <si>
     <t>$34</t>
   </si>
   <si>
     <t>$49</t>
   </si>
   <si>
     <t>Minnesota</t>
   </si>
   <si>
     <t>$645</t>
   </si>
   <si>
     <t>$1,196</t>
   </si>
   <si>
     <t>California</t>
   </si>
   <si>
     <t>$2,277</t>
   </si>
   <si>
-    <t>Connecticut</t>
-[...7 lines deleted...]
-  <si>
     <t>Oregon</t>
   </si>
   <si>
     <t>$1,539</t>
   </si>
   <si>
     <t>$1,279</t>
   </si>
   <si>
     <t>U.S.</t>
   </si>
   <si>
     <t>$729</t>
   </si>
   <si>
     <t>$1,412</t>
   </si>
   <si>
     <t>Arkansas</t>
   </si>
   <si>
     <t>$1,043</t>
   </si>
   <si>
-    <t>South Carolina</t>
-[...7 lines deleted...]
-  <si>
     <t>South Dakota</t>
   </si>
   <si>
     <t>$45</t>
   </si>
   <si>
     <t>$239</t>
   </si>
   <si>
+    <t>Washington</t>
+  </si>
+  <si>
+    <t>$1,435</t>
+  </si>
+  <si>
+    <t>$2,822</t>
+  </si>
+  <si>
+    <t>New Jersey</t>
+  </si>
+  <si>
+    <t>$967</t>
+  </si>
+  <si>
+    <t>$2,598</t>
+  </si>
+  <si>
     <t>New Hampshire</t>
   </si>
   <si>
     <t>$464</t>
   </si>
   <si>
     <t>$218</t>
   </si>
   <si>
     <t>Virginia</t>
   </si>
   <si>
     <t>$1,718</t>
   </si>
   <si>
     <t>$2,011</t>
   </si>
   <si>
-    <t>Washington</t>
-[...16 lines deleted...]
-  <si>
     <t>Tennessee</t>
   </si>
   <si>
     <t>$3,684</t>
   </si>
   <si>
     <t>$1,962</t>
   </si>
   <si>
+    <t>Michigan</t>
+  </si>
+  <si>
+    <t>$781</t>
+  </si>
+  <si>
+    <t>Vermont</t>
+  </si>
+  <si>
+    <t>$1,172</t>
+  </si>
+  <si>
+    <t>$619</t>
+  </si>
+  <si>
+    <t>Oklahoma</t>
+  </si>
+  <si>
+    <t>$862</t>
+  </si>
+  <si>
+    <t>$974</t>
+  </si>
+  <si>
     <t>Idaho</t>
   </si>
   <si>
     <t>$150</t>
   </si>
   <si>
-    <t>Michigan</t>
-[...4 lines deleted...]
-  <si>
     <t>Mississippi</t>
   </si>
   <si>
     <t>$172</t>
   </si>
   <si>
     <t>$558</t>
-  </si>
-[...16 lines deleted...]
-    <t>$974</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -978,153 +978,153 @@
       </c>
       <c r="C17" t="s">
         <v>15</v>
       </c>
       <c r="D17" t="s">
         <v>16</v>
       </c>
       <c r="E17" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18" t="s">
         <v>18</v>
       </c>
       <c r="B18">
         <v>2024</v>
       </c>
       <c r="C18" t="s">
         <v>19</v>
       </c>
       <c r="D18" t="s">
         <v>20</v>
       </c>
       <c r="E18">
-        <v>0</v>
+        <v>16</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19" t="s">
         <v>21</v>
       </c>
       <c r="B19">
         <v>2024</v>
       </c>
       <c r="C19" t="s">
         <v>22</v>
       </c>
       <c r="D19" t="s">
         <v>23</v>
       </c>
       <c r="E19">
-        <v>16</v>
+        <v>1</v>
       </c>
     </row>
     <row r="20" spans="1:5">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20">
         <v>2024</v>
       </c>
       <c r="C20" t="s">
         <v>25</v>
       </c>
       <c r="D20" t="s">
         <v>26</v>
       </c>
       <c r="E20">
-        <v>2</v>
+        <v>16</v>
       </c>
     </row>
     <row r="21" spans="1:5">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
         <v>2024</v>
       </c>
       <c r="C21" t="s">
         <v>28</v>
       </c>
       <c r="D21" t="s">
         <v>29</v>
       </c>
       <c r="E21">
-        <v>1</v>
+        <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:5">
       <c r="A22" t="s">
         <v>30</v>
       </c>
       <c r="B22">
         <v>2024</v>
       </c>
       <c r="C22" t="s">
         <v>31</v>
       </c>
       <c r="D22" t="s">
         <v>32</v>
       </c>
       <c r="E22">
-        <v>16</v>
+        <v>22</v>
       </c>
     </row>
     <row r="23" spans="1:5">
       <c r="A23" t="s">
         <v>33</v>
       </c>
       <c r="B23">
         <v>2024</v>
       </c>
       <c r="C23" t="s">
         <v>34</v>
       </c>
       <c r="D23" t="s">
         <v>35</v>
       </c>
       <c r="E23">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24" spans="1:5">
       <c r="A24" t="s">
         <v>36</v>
       </c>
       <c r="B24">
         <v>2024</v>
       </c>
       <c r="C24" t="s">
         <v>37</v>
       </c>
       <c r="D24" t="s">
         <v>38</v>
       </c>
       <c r="E24">
-        <v>22</v>
+        <v>2</v>
       </c>
     </row>
     <row r="25" spans="1:5">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25">
         <v>2024</v>
       </c>
       <c r="C25" t="s">
         <v>40</v>
       </c>
       <c r="D25" t="s">
         <v>41</v>
       </c>
       <c r="E25">
         <v>7</v>
       </c>
     </row>
     <row r="26" spans="1:5">
       <c r="A26" t="s">
         <v>42</v>
       </c>
       <c r="B26">
         <v>2024</v>
@@ -1148,130 +1148,130 @@
       </c>
       <c r="C27" t="s">
         <v>46</v>
       </c>
       <c r="D27" t="s">
         <v>47</v>
       </c>
       <c r="E27">
         <v>9</v>
       </c>
     </row>
     <row r="28" spans="1:5">
       <c r="A28" t="s">
         <v>48</v>
       </c>
       <c r="B28">
         <v>2024</v>
       </c>
       <c r="C28" t="s">
         <v>49</v>
       </c>
       <c r="D28" t="s">
         <v>50</v>
       </c>
       <c r="E28">
-        <v>6</v>
+        <v>10</v>
       </c>
     </row>
     <row r="29" spans="1:5">
       <c r="A29" t="s">
         <v>51</v>
       </c>
       <c r="B29">
         <v>2024</v>
       </c>
       <c r="C29" t="s">
         <v>52</v>
       </c>
       <c r="D29" t="s">
         <v>53</v>
       </c>
       <c r="E29">
-        <v>10</v>
+        <v>4</v>
       </c>
     </row>
     <row r="30" spans="1:5">
       <c r="A30" t="s">
         <v>54</v>
       </c>
       <c r="B30">
         <v>2024</v>
       </c>
       <c r="C30" t="s">
         <v>55</v>
       </c>
       <c r="D30" t="s">
         <v>56</v>
       </c>
       <c r="E30">
-        <v>4</v>
+        <v>6</v>
       </c>
     </row>
     <row r="31" spans="1:5">
       <c r="A31" t="s">
         <v>57</v>
       </c>
       <c r="B31">
         <v>2024</v>
       </c>
       <c r="C31" t="s">
         <v>58</v>
       </c>
       <c r="D31" t="s">
         <v>59</v>
       </c>
       <c r="E31">
         <v>12</v>
       </c>
     </row>
     <row r="32" spans="1:5">
       <c r="A32" t="s">
         <v>60</v>
       </c>
       <c r="B32">
         <v>2024</v>
       </c>
       <c r="C32" t="s">
         <v>61</v>
       </c>
       <c r="D32" t="s">
         <v>62</v>
       </c>
       <c r="E32">
         <v>7</v>
       </c>
     </row>
     <row r="33" spans="1:5">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
         <v>2024</v>
       </c>
       <c r="C33" t="s">
-        <v>19</v>
+        <v>34</v>
       </c>
       <c r="D33" t="s">
         <v>64</v>
       </c>
       <c r="E33">
         <v>0</v>
       </c>
     </row>
     <row r="34" spans="1:5">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34">
         <v>2024</v>
       </c>
       <c r="C34" t="s">
         <v>66</v>
       </c>
       <c r="D34" t="s">
         <v>67</v>
       </c>
       <c r="E34">
         <v>3</v>
       </c>
     </row>
@@ -1318,102 +1318,102 @@
       </c>
       <c r="C37" t="s">
         <v>75</v>
       </c>
       <c r="D37" t="s">
         <v>76</v>
       </c>
       <c r="E37">
         <v>14</v>
       </c>
     </row>
     <row r="38" spans="1:5">
       <c r="A38" t="s">
         <v>77</v>
       </c>
       <c r="B38">
         <v>2024</v>
       </c>
       <c r="C38" t="s">
         <v>78</v>
       </c>
       <c r="D38" t="s">
         <v>79</v>
       </c>
       <c r="E38">
-        <v>10</v>
+        <v>7</v>
       </c>
     </row>
     <row r="39" spans="1:5">
       <c r="A39" t="s">
         <v>80</v>
       </c>
       <c r="B39">
         <v>2024</v>
       </c>
       <c r="C39" t="s">
         <v>81</v>
       </c>
       <c r="D39" t="s">
         <v>82</v>
       </c>
       <c r="E39">
-        <v>7</v>
+        <v>2</v>
       </c>
     </row>
     <row r="40" spans="1:5">
       <c r="A40" t="s">
         <v>83</v>
       </c>
       <c r="B40">
         <v>2024</v>
       </c>
       <c r="C40" t="s">
         <v>84</v>
       </c>
       <c r="D40" t="s">
         <v>85</v>
       </c>
       <c r="E40">
-        <v>23</v>
+        <v>10</v>
       </c>
     </row>
     <row r="41" spans="1:5">
       <c r="A41" t="s">
         <v>86</v>
       </c>
       <c r="B41">
         <v>2024</v>
       </c>
       <c r="C41" t="s">
         <v>87</v>
       </c>
       <c r="D41" t="s">
         <v>88</v>
       </c>
       <c r="E41">
-        <v>2</v>
+        <v>23</v>
       </c>
     </row>
     <row r="42" spans="1:5">
       <c r="A42" t="s">
         <v>89</v>
       </c>
       <c r="B42">
         <v>2024</v>
       </c>
       <c r="C42" t="s">
         <v>90</v>
       </c>
       <c r="D42" t="s">
         <v>91</v>
       </c>
       <c r="E42">
         <v>5</v>
       </c>
     </row>
     <row r="43" spans="1:5">
       <c r="A43" t="s">
         <v>92</v>
       </c>
       <c r="B43">
         <v>2024</v>
@@ -1454,442 +1454,442 @@
       </c>
       <c r="C45" t="s">
         <v>43</v>
       </c>
       <c r="D45" t="s">
         <v>99</v>
       </c>
       <c r="E45">
         <v>3</v>
       </c>
     </row>
     <row r="46" spans="1:5">
       <c r="A46" t="s">
         <v>100</v>
       </c>
       <c r="B46">
         <v>2024</v>
       </c>
       <c r="C46" t="s">
         <v>101</v>
       </c>
       <c r="D46" t="s">
         <v>102</v>
       </c>
       <c r="E46">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="47" spans="1:5">
       <c r="A47" t="s">
         <v>103</v>
       </c>
       <c r="B47">
         <v>2024</v>
       </c>
       <c r="C47" t="s">
         <v>104</v>
       </c>
       <c r="D47" t="s">
         <v>105</v>
       </c>
       <c r="E47">
-        <v>6</v>
+        <v>4</v>
       </c>
     </row>
     <row r="48" spans="1:5">
       <c r="A48" t="s">
         <v>106</v>
       </c>
       <c r="B48">
         <v>2024</v>
       </c>
       <c r="C48" t="s">
         <v>107</v>
       </c>
       <c r="D48" t="s">
         <v>108</v>
       </c>
       <c r="E48">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="49" spans="1:5">
       <c r="A49" t="s">
         <v>109</v>
       </c>
       <c r="B49">
         <v>2024</v>
       </c>
       <c r="C49" t="s">
         <v>110</v>
       </c>
       <c r="D49" t="s">
         <v>111</v>
       </c>
       <c r="E49">
-        <v>2</v>
+        <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:5">
       <c r="A50" t="s">
         <v>112</v>
       </c>
       <c r="B50">
         <v>2024</v>
       </c>
       <c r="C50" t="s">
         <v>113</v>
       </c>
       <c r="D50" t="s">
         <v>114</v>
       </c>
       <c r="E50">
         <v>5</v>
       </c>
     </row>
     <row r="51" spans="1:5">
       <c r="A51" t="s">
         <v>115</v>
       </c>
       <c r="B51">
         <v>2024</v>
       </c>
       <c r="C51" t="s">
         <v>116</v>
       </c>
       <c r="D51" t="s">
         <v>117</v>
       </c>
       <c r="E51">
-        <v>0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="52" spans="1:5">
       <c r="A52" t="s">
         <v>118</v>
       </c>
       <c r="B52">
         <v>2024</v>
       </c>
       <c r="C52" t="s">
         <v>119</v>
       </c>
       <c r="D52" t="s">
         <v>120</v>
       </c>
       <c r="E52">
-        <v>4</v>
+        <v>5</v>
       </c>
     </row>
     <row r="53" spans="1:5">
       <c r="A53" t="s">
         <v>121</v>
       </c>
       <c r="B53">
         <v>2024</v>
       </c>
       <c r="C53" t="s">
-        <v>62</v>
+        <v>122</v>
       </c>
       <c r="D53" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E53">
-        <v>10</v>
+        <v>0</v>
       </c>
     </row>
     <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B54">
         <v>2024</v>
       </c>
       <c r="C54" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D54" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E54">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
     <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B55">
         <v>2024</v>
       </c>
       <c r="C55" t="s">
-        <v>127</v>
+        <v>62</v>
       </c>
       <c r="D55" t="s">
         <v>128</v>
       </c>
       <c r="E55">
-        <v>7</v>
+        <v>10</v>
       </c>
     </row>
     <row r="56" spans="1:5">
       <c r="A56" t="s">
         <v>129</v>
       </c>
       <c r="B56">
         <v>2024</v>
       </c>
       <c r="C56" t="s">
         <v>130</v>
       </c>
       <c r="D56" t="s">
         <v>131</v>
       </c>
       <c r="E56">
-        <v>6</v>
+        <v>7</v>
       </c>
     </row>
     <row r="57" spans="1:5">
       <c r="A57" t="s">
         <v>132</v>
       </c>
       <c r="B57">
         <v>2024</v>
       </c>
       <c r="C57" t="s">
-        <v>49</v>
+        <v>133</v>
       </c>
       <c r="D57" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="E57">
-        <v>8</v>
+        <v>6</v>
       </c>
     </row>
     <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B58">
         <v>2024</v>
       </c>
       <c r="C58" t="s">
-        <v>135</v>
+        <v>55</v>
       </c>
       <c r="D58" t="s">
         <v>136</v>
       </c>
       <c r="E58">
-        <v>5</v>
+        <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:5">
       <c r="A59" t="s">
         <v>137</v>
       </c>
       <c r="B59">
         <v>2024</v>
       </c>
       <c r="C59" t="s">
         <v>138</v>
       </c>
       <c r="D59" t="s">
         <v>139</v>
       </c>
       <c r="E59">
         <v>2</v>
       </c>
     </row>
     <row r="60" spans="1:5">
       <c r="A60" t="s">
         <v>140</v>
       </c>
       <c r="B60">
         <v>2024</v>
       </c>
       <c r="C60" t="s">
         <v>141</v>
       </c>
       <c r="D60" t="s">
         <v>142</v>
       </c>
       <c r="E60">
-        <v>0</v>
+        <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:5">
       <c r="A61" t="s">
         <v>143</v>
       </c>
       <c r="B61">
         <v>2024</v>
       </c>
       <c r="C61" t="s">
         <v>144</v>
       </c>
       <c r="D61" t="s">
         <v>145</v>
       </c>
       <c r="E61">
-        <v>2</v>
+        <v>5</v>
       </c>
     </row>
     <row r="62" spans="1:5">
       <c r="A62" t="s">
         <v>146</v>
       </c>
       <c r="B62">
         <v>2024</v>
       </c>
       <c r="C62" t="s">
         <v>147</v>
       </c>
       <c r="D62" t="s">
         <v>148</v>
       </c>
       <c r="E62">
-        <v>8</v>
+        <v>0</v>
       </c>
     </row>
     <row r="63" spans="1:5">
       <c r="A63" t="s">
         <v>149</v>
       </c>
       <c r="B63">
         <v>2024</v>
       </c>
       <c r="C63" t="s">
         <v>150</v>
       </c>
       <c r="D63" t="s">
         <v>151</v>
       </c>
       <c r="E63">
-        <v>5</v>
+        <v>2</v>
       </c>
     </row>
     <row r="64" spans="1:5">
       <c r="A64" t="s">
         <v>152</v>
       </c>
       <c r="B64">
         <v>2024</v>
       </c>
       <c r="C64" t="s">
         <v>153</v>
       </c>
       <c r="D64" t="s">
         <v>154</v>
       </c>
       <c r="E64">
         <v>12</v>
       </c>
     </row>
     <row r="65" spans="1:5">
       <c r="A65" t="s">
         <v>155</v>
       </c>
       <c r="B65">
         <v>2024</v>
       </c>
       <c r="C65" t="s">
         <v>156</v>
       </c>
       <c r="D65" t="s">
-        <v>61</v>
+        <v>43</v>
       </c>
       <c r="E65">
-        <v>2</v>
+        <v>0</v>
       </c>
     </row>
     <row r="66" spans="1:5">
       <c r="A66" t="s">
         <v>157</v>
       </c>
       <c r="B66">
         <v>2024</v>
       </c>
       <c r="C66" t="s">
         <v>158</v>
       </c>
       <c r="D66" t="s">
-        <v>43</v>
+        <v>159</v>
       </c>
       <c r="E66">
-        <v>0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="67" spans="1:5">
       <c r="A67" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B67">
         <v>2024</v>
       </c>
       <c r="C67" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D67" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E67">
-        <v>4</v>
+        <v>2</v>
       </c>
     </row>
     <row r="68" spans="1:5">
       <c r="A68" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B68">
         <v>2024</v>
       </c>
       <c r="C68" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D68" t="s">
-        <v>164</v>
+        <v>61</v>
       </c>
       <c r="E68">
-        <v>3</v>
+        <v>2</v>
       </c>
     </row>
     <row r="69" spans="1:5">
       <c r="A69" t="s">
         <v>165</v>
       </c>
       <c r="B69">
         <v>2024</v>
       </c>
       <c r="C69" t="s">
         <v>166</v>
       </c>
       <c r="D69" t="s">
         <v>167</v>
       </c>
       <c r="E69">
-        <v>2</v>
+        <v>4</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">