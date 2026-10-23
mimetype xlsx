--- v0 (2026-09-08)
+++ v1 (2026-10-23)
@@ -56,120 +56,120 @@
   <si>
     <t>Sector is determined at the institution level using the Carnegie Basic Classification (https://carnegieclassifications.acenet.edu/). Baccalaureate/Associate's Colleges and "less-than-two-year" degree-granting institutions not assigned a Carnegie classification are considered two-year institutions.</t>
   </si>
   <si>
     <t>Source(s):</t>
   </si>
   <si>
     <t>State Higher Education Executive Officers Association</t>
   </si>
   <si>
     <t>FY</t>
   </si>
   <si>
     <t>Two-Year Education Appropriations per FTE</t>
   </si>
   <si>
     <t>Four-Year Education Appropriations per FTE</t>
   </si>
   <si>
     <t>Two-Year Net Tuition Revenue per FTE</t>
   </si>
   <si>
     <t>Four-Year Net Tuition Revenue per FTE</t>
   </si>
   <si>
+    <t>$8,303</t>
+  </si>
+  <si>
+    <t>$8,451</t>
+  </si>
+  <si>
+    <t>$2,680</t>
+  </si>
+  <si>
+    <t>$9,837</t>
+  </si>
+  <si>
+    <t>$9,573</t>
+  </si>
+  <si>
+    <t>$8,727</t>
+  </si>
+  <si>
+    <t>$2,781</t>
+  </si>
+  <si>
+    <t>$9,646</t>
+  </si>
+  <si>
     <t>$10,642</t>
   </si>
   <si>
     <t>$9,523</t>
   </si>
   <si>
     <t>$2,812</t>
   </si>
   <si>
     <t>$10,127</t>
   </si>
   <si>
+    <t>$10,968</t>
+  </si>
+  <si>
+    <t>$10,293</t>
+  </si>
+  <si>
+    <t>$2,726</t>
+  </si>
+  <si>
+    <t>$10,391</t>
+  </si>
+  <si>
+    <t>$10,943</t>
+  </si>
+  <si>
+    <t>$10,871</t>
+  </si>
+  <si>
+    <t>$2,722</t>
+  </si>
+  <si>
+    <t>$10,441</t>
+  </si>
+  <si>
     <t>$11,096</t>
   </si>
   <si>
     <t>$11,151</t>
   </si>
   <si>
     <t>$2,668</t>
   </si>
   <si>
     <t>$10,505</t>
-  </si>
-[...46 lines deleted...]
-    <t>$10,441</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -556,136 +556,136 @@
     </row>
     <row r="11" spans="1:5">
       <c r="A11" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:5">
       <c r="A13" t="s">
         <v>9</v>
       </c>
       <c r="B13" t="s">
         <v>10</v>
       </c>
       <c r="C13" t="s">
         <v>11</v>
       </c>
       <c r="D13" t="s">
         <v>12</v>
       </c>
       <c r="E13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="14" spans="1:5">
       <c r="A14">
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="B14" t="s">
         <v>14</v>
       </c>
       <c r="C14" t="s">
         <v>15</v>
       </c>
       <c r="D14" t="s">
         <v>16</v>
       </c>
       <c r="E14" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="15" spans="1:5">
       <c r="A15">
-        <v>2025</v>
+        <v>2021</v>
       </c>
       <c r="B15" t="s">
         <v>18</v>
       </c>
       <c r="C15" t="s">
         <v>19</v>
       </c>
       <c r="D15" t="s">
         <v>20</v>
       </c>
       <c r="E15" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="16" spans="1:5">
       <c r="A16">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="B16" t="s">
         <v>22</v>
       </c>
       <c r="C16" t="s">
         <v>23</v>
       </c>
       <c r="D16" t="s">
         <v>24</v>
       </c>
       <c r="E16" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="17" spans="1:5">
       <c r="A17">
-        <v>2021</v>
+        <v>2023</v>
       </c>
       <c r="B17" t="s">
         <v>26</v>
       </c>
       <c r="C17" t="s">
         <v>27</v>
       </c>
       <c r="D17" t="s">
         <v>28</v>
       </c>
       <c r="E17" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="18" spans="1:5">
       <c r="A18">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="B18" t="s">
         <v>30</v>
       </c>
       <c r="C18" t="s">
         <v>31</v>
       </c>
       <c r="D18" t="s">
         <v>32</v>
       </c>
       <c r="E18" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="19" spans="1:5">
       <c r="A19">
-        <v>2024</v>
+        <v>2025</v>
       </c>
       <c r="B19" t="s">
         <v>34</v>
       </c>
       <c r="C19" t="s">
         <v>35</v>
       </c>
       <c r="D19" t="s">
         <v>36</v>
       </c>
       <c r="E19" t="s">
         <v>37</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>